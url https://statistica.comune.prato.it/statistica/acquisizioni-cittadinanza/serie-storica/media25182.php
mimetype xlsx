--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -1,155 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bf5b\Desktop\lavoro\citt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{751665B1-177E-4880-94DA-C1249C6651E5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F8309D7-EEE0-4290-B885-1A374972FB69}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19200" windowHeight="11370" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="acquisto cittadinanza" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'acquisto cittadinanza'!$B$1:$X$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'acquisto cittadinanza'!$B$1:$Y$40</definedName>
     <definedName name="IDX" localSheetId="0">'acquisto cittadinanza'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="9">
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>Anno di acquisizione cittadinanza</t>
   </si>
   <si>
     <t>(*) Acquisizione di cittadinanza italiana dopo aver trasferito la residenza nel Comune di Prato.</t>
   </si>
   <si>
     <t>Sì</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Valori assoluti</t>
   </si>
   <si>
     <t>Valori %</t>
   </si>
   <si>
+    <t>Residenza al 31.12.2025</t>
+  </si>
+  <si>
     <r>
       <t>Tab.31 - Comune di Prato: Acquisizioni</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(*)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> di cittadinanza dal 2004 al 2024 per residenza al 31.12.2024 (Sì/No) e anno di acquisizione</t>
+      <t xml:space="preserve"> di cittadinanza dal 2004 al 2025 per residenza al 31.12.2025 (Sì/No) e anno di acquisizione</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Residenza al 31.12.2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <vertAlign val="superscript"/>
-      <sz val="10"/>
+      <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
@@ -229,54 +229,54 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -329,112 +329,95 @@
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>332207</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>161500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Immagine 2">
+        <xdr:cNvPr id="2" name="Immagine 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6525AF37-276B-42BD-92E8-F9FB65FDCE0D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C72799DD-4766-4426-B2B2-DE75421F7DFE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="200025" y="3133725"/>
-          <a:ext cx="8591550" cy="3400425"/>
+          <a:off x="200025" y="3114675"/>
+          <a:ext cx="9342857" cy="3400000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...8 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -699,105 +682,110 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:X40"/>
+  <dimension ref="B1:Y40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AC20" sqref="AC20"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="2" customWidth="1"/>
     <col min="3" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="23" width="5.5703125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:24" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:25" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B1" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="2:24" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B2" s="3"/>
     </row>
-    <row r="3" spans="2:24" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="2:24" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B4" s="22" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
-    </row>
-    <row r="5" spans="2:24" x14ac:dyDescent="0.2">
+      <c r="X4" s="5"/>
+    </row>
+    <row r="5" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B5" s="23"/>
       <c r="C5" s="6">
         <v>2004</v>
       </c>
       <c r="D5" s="6">
         <v>2005</v>
       </c>
       <c r="E5" s="6">
         <v>2006</v>
       </c>
       <c r="F5" s="6">
         <v>2007</v>
       </c>
       <c r="G5" s="6">
         <v>2008</v>
       </c>
       <c r="H5" s="6">
         <v>2009</v>
       </c>
       <c r="I5" s="6">
         <v>2010</v>
       </c>
       <c r="J5" s="6">
         <v>2011</v>
       </c>
@@ -818,197 +806,206 @@
       </c>
       <c r="P5" s="6">
         <v>2017</v>
       </c>
       <c r="Q5" s="6">
         <v>2018</v>
       </c>
       <c r="R5" s="6">
         <v>2019</v>
       </c>
       <c r="S5" s="6">
         <v>2020</v>
       </c>
       <c r="T5" s="6">
         <v>2021</v>
       </c>
       <c r="U5" s="6">
         <v>2022</v>
       </c>
       <c r="V5" s="6">
         <v>2023</v>
       </c>
       <c r="W5" s="6">
         <v>2024</v>
       </c>
-      <c r="X5" s="6" t="s">
+      <c r="X5" s="6">
+        <v>2025</v>
+      </c>
+      <c r="Y5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="13">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D6" s="13">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E6" s="13">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F6" s="13">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G6" s="13">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="H6" s="13">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="I6" s="13">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="J6" s="13">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="K6" s="13">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="L6" s="13">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="M6" s="13">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="N6" s="13">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="O6" s="13">
-        <v>659</v>
+        <v>647</v>
       </c>
       <c r="P6" s="13">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="Q6" s="13">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="R6" s="13">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="S6" s="13">
-        <v>642</v>
+        <v>615</v>
       </c>
       <c r="T6" s="13">
-        <v>909</v>
+        <v>854</v>
       </c>
       <c r="U6" s="13">
-        <v>713</v>
+        <v>697</v>
       </c>
       <c r="V6" s="13">
-        <v>875</v>
+        <v>843</v>
       </c>
       <c r="W6" s="13">
-        <v>932</v>
-[...5 lines deleted...]
-    <row r="7" spans="2:24" x14ac:dyDescent="0.2">
+        <v>894</v>
+      </c>
+      <c r="X6" s="13">
+        <v>807</v>
+      </c>
+      <c r="Y6" s="14">
+        <v>8968</v>
+      </c>
+    </row>
+    <row r="7" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="16">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" s="16">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E7" s="16">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F7" s="16">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G7" s="16">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H7" s="16">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="I7" s="16">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="J7" s="16">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K7" s="16">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="L7" s="16">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="M7" s="16">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="N7" s="16">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="O7" s="16">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="P7" s="16">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="Q7" s="16">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="R7" s="16">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="S7" s="16">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="T7" s="16">
-        <v>116</v>
+        <v>171</v>
       </c>
       <c r="U7" s="16">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="V7" s="16">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="W7" s="16">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="8" spans="2:24" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="X7" s="16">
+        <v>11</v>
+      </c>
+      <c r="Y7" s="17">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="8" spans="2:25" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="11">
         <v>96</v>
       </c>
       <c r="D8" s="11">
         <v>97</v>
       </c>
       <c r="E8" s="11">
         <v>152</v>
       </c>
       <c r="F8" s="11">
         <v>205</v>
       </c>
       <c r="G8" s="11">
         <v>202</v>
       </c>
       <c r="H8" s="11">
         <v>310</v>
       </c>
       <c r="I8" s="8">
         <v>353</v>
       </c>
       <c r="J8" s="8">
@@ -1031,94 +1028,98 @@
       </c>
       <c r="P8" s="8">
         <v>824</v>
       </c>
       <c r="Q8" s="8">
         <v>638</v>
       </c>
       <c r="R8" s="8">
         <v>584</v>
       </c>
       <c r="S8" s="8">
         <v>782</v>
       </c>
       <c r="T8" s="9">
         <v>1025</v>
       </c>
       <c r="U8" s="8">
         <v>770</v>
       </c>
       <c r="V8" s="8">
         <v>902</v>
       </c>
       <c r="W8" s="8">
         <v>953</v>
       </c>
-      <c r="X8" s="9">
-[...3 lines deleted...]
-    <row r="9" spans="2:24" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="X8" s="8">
+        <v>818</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>12411</v>
+      </c>
+    </row>
+    <row r="9" spans="2:25" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B9" s="3"/>
     </row>
-    <row r="10" spans="2:24" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B10" s="3"/>
     </row>
-    <row r="11" spans="2:24" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B11" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="2:24" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
-    </row>
-    <row r="13" spans="2:24" x14ac:dyDescent="0.2">
+      <c r="X12" s="5"/>
+    </row>
+    <row r="13" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B13" s="23"/>
       <c r="C13" s="6">
         <v>2004</v>
       </c>
       <c r="D13" s="6">
         <v>2005</v>
       </c>
       <c r="E13" s="6">
         <v>2006</v>
       </c>
       <c r="F13" s="6">
         <v>2007</v>
       </c>
       <c r="G13" s="6">
         <v>2008</v>
       </c>
       <c r="H13" s="6">
         <v>2009</v>
       </c>
       <c r="I13" s="6">
         <v>2010</v>
       </c>
       <c r="J13" s="6">
         <v>2011</v>
       </c>
@@ -1139,197 +1140,206 @@
       </c>
       <c r="P13" s="6">
         <v>2017</v>
       </c>
       <c r="Q13" s="6">
         <v>2018</v>
       </c>
       <c r="R13" s="6">
         <v>2019</v>
       </c>
       <c r="S13" s="6">
         <v>2020</v>
       </c>
       <c r="T13" s="6">
         <v>2021</v>
       </c>
       <c r="U13" s="6">
         <v>2022</v>
       </c>
       <c r="V13" s="6">
         <v>2023</v>
       </c>
       <c r="W13" s="6">
         <v>2024</v>
       </c>
-      <c r="X13" s="6" t="s">
+      <c r="X13" s="6">
+        <v>2025</v>
+      </c>
+      <c r="Y13" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="18">
-        <v>63.54</v>
+        <v>61.46</v>
       </c>
       <c r="D14" s="18">
-        <v>51.55</v>
+        <v>49.48</v>
       </c>
       <c r="E14" s="18">
-        <v>48.03</v>
+        <v>46.71</v>
       </c>
       <c r="F14" s="18">
-        <v>50.73</v>
+        <v>49.76</v>
       </c>
       <c r="G14" s="18">
-        <v>43.56</v>
+        <v>42.08</v>
       </c>
       <c r="H14" s="18">
-        <v>66.13</v>
+        <v>64.84</v>
       </c>
       <c r="I14" s="18">
-        <v>64.87</v>
+        <v>62.32</v>
       </c>
       <c r="J14" s="18">
-        <v>62.67</v>
+        <v>61.78</v>
       </c>
       <c r="K14" s="18">
-        <v>63.19</v>
+        <v>62.32</v>
       </c>
       <c r="L14" s="18">
-        <v>51.36</v>
+        <v>49.69</v>
       </c>
       <c r="M14" s="18">
-        <v>48.49</v>
+        <v>46.54</v>
       </c>
       <c r="N14" s="18">
-        <v>64.05</v>
+        <v>62.28</v>
       </c>
       <c r="O14" s="18">
-        <v>58.16</v>
+        <v>57.11</v>
       </c>
       <c r="P14" s="18">
-        <v>64.56</v>
+        <v>61.17</v>
       </c>
       <c r="Q14" s="18">
-        <v>71.63</v>
+        <v>69.28</v>
       </c>
       <c r="R14" s="18">
-        <v>77.05</v>
+        <v>73.63</v>
       </c>
       <c r="S14" s="18">
-        <v>82.1</v>
+        <v>78.64</v>
       </c>
       <c r="T14" s="18">
-        <v>88.68</v>
+        <v>83.32</v>
       </c>
       <c r="U14" s="18">
-        <v>92.6</v>
+        <v>90.52</v>
       </c>
       <c r="V14" s="18">
-        <v>97.01</v>
+        <v>93.46</v>
       </c>
       <c r="W14" s="18">
-        <v>97.8</v>
+        <v>93.81</v>
       </c>
       <c r="X14" s="18">
-        <v>73.05</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:24" x14ac:dyDescent="0.2">
+        <v>98.66</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>72.260000000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B15" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="19">
-        <v>36.46</v>
+        <v>38.54</v>
       </c>
       <c r="D15" s="19">
-        <v>48.45</v>
+        <v>50.52</v>
       </c>
       <c r="E15" s="19">
-        <v>51.97</v>
+        <v>53.29</v>
       </c>
       <c r="F15" s="19">
-        <v>49.27</v>
+        <v>50.24</v>
       </c>
       <c r="G15" s="19">
-        <v>56.44</v>
+        <v>57.92</v>
       </c>
       <c r="H15" s="19">
-        <v>33.869999999999997</v>
+        <v>35.159999999999997</v>
       </c>
       <c r="I15" s="19">
-        <v>35.130000000000003</v>
+        <v>37.68</v>
       </c>
       <c r="J15" s="19">
-        <v>37.33</v>
+        <v>38.22</v>
       </c>
       <c r="K15" s="19">
-        <v>36.81</v>
+        <v>37.68</v>
       </c>
       <c r="L15" s="19">
-        <v>48.64</v>
+        <v>50.31</v>
       </c>
       <c r="M15" s="19">
-        <v>51.51</v>
+        <v>53.46</v>
       </c>
       <c r="N15" s="19">
-        <v>35.950000000000003</v>
+        <v>37.72</v>
       </c>
       <c r="O15" s="19">
-        <v>41.84</v>
+        <v>42.89</v>
       </c>
       <c r="P15" s="19">
-        <v>35.44</v>
+        <v>38.83</v>
       </c>
       <c r="Q15" s="19">
-        <v>28.37</v>
+        <v>30.72</v>
       </c>
       <c r="R15" s="19">
-        <v>22.95</v>
+        <v>26.37</v>
       </c>
       <c r="S15" s="19">
-        <v>17.899999999999999</v>
+        <v>21.36</v>
       </c>
       <c r="T15" s="19">
-        <v>11.32</v>
+        <v>16.68</v>
       </c>
       <c r="U15" s="19">
-        <v>7.4</v>
+        <v>9.48</v>
       </c>
       <c r="V15" s="19">
-        <v>2.99</v>
+        <v>6.54</v>
       </c>
       <c r="W15" s="19">
-        <v>2.2000000000000002</v>
+        <v>6.19</v>
       </c>
       <c r="X15" s="19">
-        <v>26.95</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:24" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>1.34</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>27.74</v>
+      </c>
+    </row>
+    <row r="16" spans="2:25" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="20">
         <v>100</v>
       </c>
       <c r="D16" s="20">
         <v>100</v>
       </c>
       <c r="E16" s="20">
         <v>100</v>
       </c>
       <c r="F16" s="20">
         <v>100</v>
       </c>
       <c r="G16" s="20">
         <v>100</v>
       </c>
       <c r="H16" s="20">
         <v>100</v>
       </c>
       <c r="I16" s="21">
         <v>100</v>
       </c>
       <c r="J16" s="21">
@@ -1353,50 +1363,53 @@
       <c r="P16" s="21">
         <v>100</v>
       </c>
       <c r="Q16" s="21">
         <v>100</v>
       </c>
       <c r="R16" s="21">
         <v>100</v>
       </c>
       <c r="S16" s="21">
         <v>100</v>
       </c>
       <c r="T16" s="21">
         <v>100</v>
       </c>
       <c r="U16" s="21">
         <v>100</v>
       </c>
       <c r="V16" s="21">
         <v>100</v>
       </c>
       <c r="W16" s="21">
         <v>100</v>
       </c>
       <c r="X16" s="21">
+        <v>100</v>
+      </c>
+      <c r="Y16" s="21">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="2:19" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B17" s="3"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.2">
       <c r="B18" s="3"/>
     </row>
     <row r="19" spans="2:19" x14ac:dyDescent="0.2">
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>