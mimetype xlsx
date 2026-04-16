--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bf5b\Desktop\lavoro\citt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C54AAB7E-F46F-4FAA-ACE8-D1772D2259D2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9678E5D7-7874-4945-A958-6BF82B52CF50}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="19200" windowHeight="11370" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="acquisto cittadinanza" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'acquisto cittadinanza'!$B$1:$J$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'acquisto cittadinanza'!$B$1:$J$57</definedName>
     <definedName name="IDX" localSheetId="0">'acquisto cittadinanza'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="107">
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>(*) Acquisizione di cittadinanza italiana dopo aver trasferito la residenza nel Comune di Prato.</t>
   </si>
   <si>
     <t>0-17</t>
   </si>
   <si>
     <t>18 e oltre</t>
   </si>
   <si>
     <t>n.</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
@@ -194,53 +194,50 @@
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Isola di Cuba</t>
   </si>
   <si>
     <t>Isole Capo Verde</t>
   </si>
   <si>
     <t>Israele</t>
   </si>
   <si>
     <t>Kazakistan</t>
   </si>
   <si>
-    <t>Kenia</t>
-[...1 lines deleted...]
-  <si>
     <t>Kosovo</t>
   </si>
   <si>
     <t>Laos</t>
   </si>
   <si>
     <t>Lettonia</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Macedonia</t>
   </si>
   <si>
     <t>Marocco</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
     <t>Maurizio</t>
   </si>
   <si>
     <t>Messico</t>
@@ -335,81 +332,81 @@
   <si>
     <t>U.S.A.</t>
   </si>
   <si>
     <t>Ucraina</t>
   </si>
   <si>
     <t>Ungheria</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>CITTADINANZA PRECEDENTE</t>
   </si>
   <si>
+    <t>Gambia</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              dal 2004 al 2025 per cittadinanza precedente e fasce di età (al 31.12.2025)</t>
+  </si>
+  <si>
     <r>
-      <t>Tab.31a - Comune di Prato: Residenti al 31.12.2024 che hanno acquisito</t>
+      <t>Tab.31a - Comune di Prato: Residenti al 31.12.2025 che hanno acquisito</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(*)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> la cittadinanza italiana </t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Paraguay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
@@ -879,1439 +876,1424 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:J58"/>
+  <dimension ref="B1:J57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="2" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6" style="1" customWidth="1"/>
     <col min="7" max="7" width="23.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B1" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B2" s="3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="2:10" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:10" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B5" s="16"/>
       <c r="C5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16"/>
       <c r="H5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6">
-        <v>758</v>
+        <v>743</v>
       </c>
       <c r="D6" s="6">
-        <v>2812</v>
+        <v>3000</v>
       </c>
       <c r="E6" s="6">
-        <v>3570</v>
+        <v>3743</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>54</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="6">
         <v>8</v>
       </c>
       <c r="J6" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D7" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E7" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>55</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="5">
         <v>1</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E8" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>56</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="5">
         <v>3</v>
       </c>
       <c r="J8" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="5">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E9" s="5">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="5" t="s">
-        <v>9</v>
+      <c r="H9" s="5">
+        <v>3</v>
       </c>
       <c r="I9" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J9" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="5">
         <v>2</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="H10" s="5">
-        <v>3</v>
+      <c r="H10" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I10" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J10" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="5">
         <v>1</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="5">
         <v>100</v>
       </c>
       <c r="D12" s="5">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="E12" s="5">
-        <v>254</v>
+        <v>274</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="H12" s="5" t="s">
-        <v>9</v>
+      <c r="H12" s="5">
+        <v>1</v>
       </c>
       <c r="I12" s="5">
         <v>1</v>
       </c>
       <c r="J12" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="5">
         <v>1</v>
       </c>
       <c r="I13" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J13" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5">
         <v>5</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>62</v>
       </c>
       <c r="H14" s="5">
-        <v>1</v>
+        <v>294</v>
       </c>
       <c r="I14" s="5">
-        <v>8</v>
+        <v>723</v>
       </c>
       <c r="J14" s="5">
-        <v>9</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="15" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="5">
         <v>5</v>
       </c>
       <c r="E15" s="5">
         <v>5</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H15" s="5">
-        <v>318</v>
+      <c r="H15" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I15" s="5">
-        <v>675</v>
+        <v>1</v>
       </c>
       <c r="J15" s="5">
-        <v>993</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5">
         <v>8</v>
       </c>
       <c r="E16" s="5">
         <v>11</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>64</v>
       </c>
       <c r="H16" s="5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>2</v>
+      </c>
+      <c r="I16" s="5">
+        <v>15</v>
       </c>
       <c r="J16" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E17" s="5">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="H17" s="5">
-        <v>2</v>
+      <c r="H17" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I17" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J17" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E18" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>9</v>
+      <c r="H18" s="5">
+        <v>7</v>
       </c>
       <c r="I18" s="5">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J18" s="5">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="5">
         <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>3</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="H19" s="5">
-        <v>4</v>
+      <c r="H19" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I19" s="5">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="J19" s="5">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="5">
         <v>1</v>
       </c>
       <c r="J20" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5">
+        <v>4</v>
+      </c>
+      <c r="E21" s="5">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="H21" s="5" t="s">
-        <v>9</v>
+      <c r="H21" s="5">
+        <v>101</v>
       </c>
       <c r="I21" s="5">
-        <v>1</v>
+        <v>160</v>
       </c>
       <c r="J21" s="5">
-        <v>1</v>
+        <v>261</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5">
         <v>1</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>70</v>
       </c>
       <c r="H22" s="5">
-        <v>107</v>
+        <v>310</v>
       </c>
       <c r="I22" s="5">
-        <v>149</v>
+        <v>480</v>
       </c>
       <c r="J22" s="5">
-        <v>256</v>
+        <v>790</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="5">
         <v>3</v>
       </c>
       <c r="E23" s="5">
         <v>3</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>104</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I23" s="5">
-        <v>418</v>
+        <v>1</v>
       </c>
       <c r="J23" s="5">
-        <v>713</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D24" s="5">
-        <v>485</v>
+        <v>507</v>
       </c>
       <c r="E24" s="5">
-        <v>510</v>
+        <v>533</v>
       </c>
       <c r="G24" s="8" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>71</v>
+      </c>
+      <c r="H24" s="5">
+        <v>33</v>
       </c>
       <c r="I24" s="5">
-        <v>1</v>
+        <v>171</v>
       </c>
       <c r="J24" s="5">
-        <v>1</v>
+        <v>204</v>
       </c>
     </row>
     <row r="25" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="5">
         <v>5</v>
       </c>
       <c r="D25" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E25" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="H25" s="5">
-        <v>32</v>
+      <c r="H25" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I25" s="5">
-        <v>151</v>
+        <v>48</v>
       </c>
       <c r="J25" s="5">
-        <v>183</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="5">
-        <v>1</v>
+      <c r="C26" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="D26" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E26" s="5">
         <v>11</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="H26" s="5">
-        <v>1</v>
+      <c r="H26" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I26" s="5">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="J26" s="5">
-        <v>46</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E27" s="5">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J27" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="5">
         <v>11</v>
       </c>
       <c r="E28" s="5">
         <v>11</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J28" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D29" s="5">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E29" s="5">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="H29" s="5" t="s">
-        <v>9</v>
+      <c r="H29" s="5">
+        <v>2</v>
       </c>
       <c r="I29" s="5">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="J29" s="5">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D30" s="5">
         <v>37</v>
       </c>
       <c r="E30" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>77</v>
       </c>
       <c r="H30" s="5">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="I30" s="5">
-        <v>32</v>
+        <v>456</v>
       </c>
       <c r="J30" s="5">
-        <v>35</v>
+        <v>554</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="5">
         <v>2</v>
       </c>
       <c r="D31" s="5">
         <v>12</v>
       </c>
       <c r="E31" s="5">
         <v>14</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>78</v>
       </c>
       <c r="H31" s="5">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="I31" s="5">
-        <v>401</v>
+        <v>65</v>
       </c>
       <c r="J31" s="5">
-        <v>481</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="5">
         <v>2</v>
       </c>
       <c r="D32" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E32" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>79</v>
       </c>
       <c r="H32" s="5">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="I32" s="5">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="J32" s="5">
-        <v>72</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="5">
         <v>1</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>80</v>
       </c>
       <c r="H33" s="5">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="I33" s="5">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="J33" s="5">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="5">
         <v>18</v>
       </c>
       <c r="E34" s="5">
         <v>18</v>
       </c>
       <c r="G34" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="H34" s="5">
-        <v>1</v>
+      <c r="H34" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I34" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J34" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="H35" s="5">
         <v>1</v>
       </c>
       <c r="I35" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J35" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="5">
-        <v>1</v>
+      <c r="C36" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="D36" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" s="5">
         <v>12</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="H36" s="5">
-        <v>1</v>
+      <c r="H36" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I36" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J36" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D37" s="5">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E37" s="5">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="H37" s="5" t="s">
-        <v>9</v>
+      <c r="H37" s="5">
+        <v>1</v>
       </c>
       <c r="I37" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="J37" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="H38" s="5">
-        <v>1</v>
+      <c r="H38" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I38" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="J38" s="5">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5">
         <v>3</v>
       </c>
       <c r="E39" s="5">
         <v>3</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="H39" s="5" t="s">
-        <v>9</v>
+      <c r="H39" s="5">
+        <v>5</v>
       </c>
       <c r="I39" s="5">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="J39" s="5">
-        <v>3</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="8" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="5">
         <v>1</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="H40" s="5">
-        <v>4</v>
+      <c r="H40" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I40" s="5">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="J40" s="5">
-        <v>41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D41" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E41" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>88</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I41" s="5">
         <v>1</v>
       </c>
       <c r="J41" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="5">
         <v>7</v>
       </c>
       <c r="E42" s="5">
         <v>7</v>
       </c>
       <c r="G42" s="8" t="s">
         <v>89</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I42" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J42" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="5">
         <v>2</v>
       </c>
       <c r="D43" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E43" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="H43" s="5" t="s">
-        <v>9</v>
+      <c r="H43" s="5">
+        <v>1</v>
       </c>
       <c r="I43" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J43" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="5">
         <v>1</v>
       </c>
       <c r="E44" s="5">
         <v>1</v>
       </c>
       <c r="G44" s="8" t="s">
         <v>91</v>
       </c>
       <c r="H44" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I44" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J44" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="5">
         <v>1</v>
       </c>
       <c r="E45" s="5">
         <v>1</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>92</v>
       </c>
       <c r="H45" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="I45" s="5">
-        <v>5</v>
+        <v>70</v>
       </c>
       <c r="J45" s="5">
-        <v>7</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="5">
         <v>1</v>
       </c>
       <c r="E46" s="5">
         <v>1</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="H46" s="5">
-        <v>11</v>
+      <c r="H46" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I46" s="5">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="J46" s="5">
-        <v>74</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="5">
         <v>3</v>
       </c>
       <c r="E47" s="5">
         <v>3</v>
       </c>
       <c r="G47" s="8" t="s">
         <v>94</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I47" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J47" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="5">
+        <v>1</v>
+      </c>
+      <c r="D48" s="5">
+        <v>4</v>
+      </c>
+      <c r="E48" s="5">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="H48" s="5" t="s">
-        <v>9</v>
+      <c r="H48" s="5">
+        <v>1</v>
       </c>
       <c r="I48" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J48" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="5">
         <v>1</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>96</v>
       </c>
       <c r="H49" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="I49" s="5">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="J49" s="5">
-        <v>11</v>
+        <v>109</v>
       </c>
     </row>
     <row r="50" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="5">
         <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="5">
         <v>1</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>97</v>
       </c>
       <c r="H50" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I50" s="5">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="J50" s="5">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D51" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E51" s="5">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G51" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="H51" s="5">
-        <v>7</v>
+      <c r="H51" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I51" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J51" s="5">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D52" s="5">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E52" s="5">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G52" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="H52" s="5" t="s">
-        <v>9</v>
+      <c r="H52" s="5">
+        <v>2</v>
       </c>
       <c r="I52" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J52" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="5">
         <v>20</v>
       </c>
       <c r="E53" s="5">
         <v>20</v>
       </c>
       <c r="G53" s="8" t="s">
         <v>100</v>
       </c>
       <c r="H53" s="5">
         <v>1</v>
       </c>
-      <c r="I53" s="5">
+      <c r="I53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J53" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="11">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E54" s="11">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="H54" s="5">
-        <v>1</v>
+      <c r="H54" s="5" t="s">
+        <v>9</v>
       </c>
       <c r="I54" s="5">
         <v>1</v>
       </c>
       <c r="J54" s="5">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="2:10" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B55" s="1"/>
-      <c r="G55" s="8" t="s">
-[...12 lines deleted...]
-    <row r="56" spans="2:10" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="G55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="4">
+        <v>1939</v>
+      </c>
+      <c r="I55" s="4">
+        <v>7029</v>
+      </c>
+      <c r="J55" s="4">
+        <v>8968</v>
+      </c>
+    </row>
+    <row r="56" spans="2:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B56" s="1"/>
-      <c r="G56" s="9" t="s">
-[...16 lines deleted...]
-      <c r="B58" s="2" t="s">
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B57" s="2" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8Elaborazioni a cura dell'Ufficio di Statistica del Comune di Prato</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">